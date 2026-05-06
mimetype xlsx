--- v0 (2026-01-12)
+++ v1 (2026-05-06)
@@ -54,356 +54,356 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Cássio Dona Lia</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/187/requerimento_261_31-01-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/187/requerimento_261_31-01-2024.pdf</t>
   </si>
   <si>
     <t>I – Patrolamento e cascalhamento das estradas das Comunidades de: Salto Areião, Catanduva, Tinguí, Brejinho, Ribeirão, Olhos D’água, Gado Bravo, Vereda Comprida, Vereda Funda, Barreiro de Baixo, Barreiro de Cima, Catulé, Araçá, Palmeiras, Mato Grosso I, Mato Grosso II, Taquara, Jaguaribe e Galheiros, todas deste Município de Rio Pardo de Minas.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Cícero da Cancela</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/188/requerimento_262_31-01-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/188/requerimento_262_31-01-2024.pdf</t>
   </si>
   <si>
     <t>I – Aterro com manilhamento no trecho compreendido da Ponte Sobre o Rio Velho (ponte de ferro) até a Venda (propriedade do Senhor Natinho), no sentido Comunidade Alazão, e Aterro com manilhamento no trecho próximo a ponte da comunidade Cancela</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/189/requerimento_263_31-01-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/189/requerimento_263_31-01-2024.pdf</t>
   </si>
   <si>
     <t>I – Inclusão da pavimentação asfáltica das ruas ainda não pavimentada do Bairro Cidade Nova</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/190/requerimento_264_01-02-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/190/requerimento_264_01-02-2024.pdf</t>
   </si>
   <si>
     <t>I - Patrolamento das estradas Ligando a Sede deste Município à Comunidade de Rio da Cruz, passando pelas comunidades de: Atoleiro, Cancela, Barra de Santa Maria, Santa Maria, Lagoa Vermelha, Brejo Grande, Monte Alegre, Natanael até Rio da Cruz.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Paulo de Helenice</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/192/requerimento_265_01-02-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/192/requerimento_265_01-02-2024.pdf</t>
   </si>
   <si>
     <t>I – Aquisição de Materiais Escolar, como: Uniformes, mochilas e outros materiais necessários para serem destinados aos alunos carentes da Rede Pública da Educação Municipal.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/193/requerimento_266_11-03-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/193/requerimento_266_11-03-2024.pdf</t>
   </si>
   <si>
     <t>I - Revitalização geral da Escadaria do Cruzeiro</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/194/requerimento_267_11-03-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/194/requerimento_267_11-03-2024.pdf</t>
   </si>
   <si>
     <t>I -  Pavimentação asfáltica da parte superior da Avenida Gumercindo Costa, iniciando próximo a residência dos Senhor Elpino Sales até a rua Tácito de Freitas Costas, e continuação a citada avenida até aruá Jovelino Pinheiro.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>I- Criação da Lei Municipal que Regulamenta o custeio do TFD (Tratamento Fora do Domicílio).</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/210/requerimento_269_15-03-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/210/requerimento_269_15-03-2024.pdf</t>
   </si>
   <si>
     <t>I - Construção de uma praça com uma Academia ao ar livre e um parquinho no Bairro Bela Vista_x000D_
 _x000D_
 II - Construção de uma praça com uma Academia ao ar livre e um parquinho no Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/196/requerimento_270_15-03-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/196/requerimento_270_15-03-2024.pdf</t>
   </si>
   <si>
     <t>I- Promover reformas necessárias ao bom funcionamento da Quadra Poliesportiva (quadra do almão) situada no Bairro Esplanada; _x000D_
 II- Promover reformas necessárias ao bom funcionamento Cemitério Cidade Alta.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>César do Posto, Gilvânio de Serra Nova</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/198/requerimento_271_15-04-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/198/requerimento_271_15-04-2024.pdf</t>
   </si>
   <si>
     <t>I — Revitalização das Praças do Distrito de Serra Nova;_x000D_
 II — Mutirão de limpeza com retirada de lixos e entulhos dos logradouros públicos, limpeza das calçadas, Bodas de árvores, reposição de asfalto das ruas danificadas, pintura em meios fios, instalação de academia ao Ar Livre e de Parquinho;_x000D_
 III - Instalação de braços das luminárias, faltantes nos postes de energia elétrica e recomposição das lâmpadas queimadas;_x000D_
 IV — Disponibilidade de umfiscal ativo para coordenar disciplinar os serviços permanentes do Distrito de Serra Nova</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/191/requerimento_272_11-04-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/191/requerimento_272_11-04-2024.pdf</t>
   </si>
   <si>
     <t>I - Instalação/Construção de Lombadas e ou Redutor de Velocidade, nas proximidades de todas as Escolas Públicas e Particulares da sede deste município de Rio Pardo de Minas</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Fernandão da Academia</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/199/requerimento_273_15-04-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/199/requerimento_273_15-04-2024.pdf</t>
   </si>
   <si>
     <t>I - Recapeamento asfáltico no trecho da Rua Odílio Fernandes Costa, no Bairro Cidade Alta desta cidade</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/200/requerimento_274_15-04-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/200/requerimento_274_15-04-2024.pdf</t>
   </si>
   <si>
     <t>I Instalação de Placas de Regulamentação de trânsito nos Bairros: Cidade Nova e Bela Vista</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/201/requerimento_275_15-04-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/201/requerimento_275_15-04-2024.pdf</t>
   </si>
   <si>
     <t>I- Verificar a Possibilidade de melhorar os serviços de Emissão da Cédula de Identidade (RG), neste município de Rio Pardo de Minas-MG, como:_x000D_
 a) Melhores acomodações na estrutura física do setor de identificação; _x000D_
 b) Maior Comodidade para os requerentes da cédula de identificação; c) Distribuição de Senhas por via on-line.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/202/requerimento_276_15-04-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/202/requerimento_276_15-04-2024.pdf</t>
   </si>
   <si>
     <t>I- Pavimentação asfáltica da rua de Acesso ao Bairro Bela Vista, iniciando a Partir da Rua Altides Gomes ao lado da Igreja Católica.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>Valdoiro do Peri-Peri</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/203/requerimento_277_29-04-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/203/requerimento_277_29-04-2024.pdf</t>
   </si>
   <si>
     <t>I – Disponibilizar um Técnico de Enfermagem ou Auxiliar de Enfermagem para acompanhar o ônibus/micro-ônibus que transportam pacientes deste município para buscar tratamento de saúde na cidade de Montes Claros-MG.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/204/requerimento_278_02-05-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/204/requerimento_278_02-05-2024.pdf</t>
   </si>
   <si>
     <t>I – Cascalhamento e Patrolamento no trecho entre a Ponte do Rio Preto até a Estrada da Comunidade de Várzea do Parí, sentido à comunidade de Sobrado.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/205/requerimento_281_14-05-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/205/requerimento_281_14-05-2024.pdf</t>
   </si>
   <si>
     <t>I – Implantação de Lombada na Avenida Alberto Deodato Maia Barreto, 555 - Esplanada, Frente à ESCOLA MUNICIPAL PROFESSORA BRITHES MESQUITA.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/206/requerimento_282_10-05-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/206/requerimento_282_10-05-2024.pdf</t>
   </si>
   <si>
     <t>Requer da Mesa Diretora envio de moção de apoio ao Congresso Nacional, em razão do movimento ofensivo ao Conselho Federal de Medicina – CFM, iniciado com a publicação da Resolução CFM n. 2.378/2024, que seja desagravado o referido Conselho, e mantido em suas atribuições próprias.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/207/requerimento_283_14-05-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/207/requerimento_283_14-05-2024.pdf</t>
   </si>
   <si>
     <t>Iluminação da via de Acesso ao Bairro Cidade Nova, em um trecho da rua Altides Gomes da Silva, compreendido do nº 514 até a sede da Arena Sintética Cidade Nova.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/208/requerimento_284_29-05-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/208/requerimento_284_29-05-2024.pdf</t>
   </si>
   <si>
     <t>Implantar políticas públicas municipais, junto ao departamento de Zoonozes para reduzir o números de Cães abandonados nos Logradouros Públicos deste município</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/211/requerimento_286_03-06-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/211/requerimento_286_03-06-2024.pdf</t>
   </si>
   <si>
     <t>I - Construção de uma Quadra Poliesportiva na Comunidade de Barra de Santa Maria, Zona rural deste município de Rio Pardo de Minas - MG</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/209/indicacao_02_01-03-2024.pdf</t>
+    <t>http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/209/indicacao_02_01-03-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que "Cria o Dia Municipal do Polvilho e da Cachaça, no âmbito do Município de Rio Pardo de Minas - MG"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -710,68 +710,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/187/requerimento_261_31-01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/188/requerimento_262_31-01-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/189/requerimento_263_31-01-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/190/requerimento_264_01-02-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/192/requerimento_265_01-02-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/193/requerimento_266_11-03-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/194/requerimento_267_11-03-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/210/requerimento_269_15-03-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/196/requerimento_270_15-03-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/198/requerimento_271_15-04-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/191/requerimento_272_11-04-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/199/requerimento_273_15-04-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/200/requerimento_274_15-04-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/201/requerimento_275_15-04-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/202/requerimento_276_15-04-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/203/requerimento_277_29-04-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/204/requerimento_278_02-05-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/205/requerimento_281_14-05-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/206/requerimento_282_10-05-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/207/requerimento_283_14-05-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/208/requerimento_284_29-05-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/211/requerimento_286_03-06-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/209/indicacao_02_01-03-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/187/requerimento_261_31-01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/188/requerimento_262_31-01-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/189/requerimento_263_31-01-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/190/requerimento_264_01-02-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/192/requerimento_265_01-02-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/193/requerimento_266_11-03-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/194/requerimento_267_11-03-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/210/requerimento_269_15-03-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/196/requerimento_270_15-03-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/198/requerimento_271_15-04-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/191/requerimento_272_11-04-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/199/requerimento_273_15-04-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/200/requerimento_274_15-04-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/201/requerimento_275_15-04-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/202/requerimento_276_15-04-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/203/requerimento_277_29-04-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/204/requerimento_278_02-05-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/205/requerimento_281_14-05-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/206/requerimento_282_10-05-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/207/requerimento_283_14-05-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/208/requerimento_284_29-05-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/211/requerimento_286_03-06-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riopardodeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/209/indicacao_02_01-03-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>